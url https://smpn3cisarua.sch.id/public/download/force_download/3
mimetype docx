--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -1,51 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="40D38989" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-58"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SURAT</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-8"/>
@@ -110,51 +112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MUTLAK</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-58"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="0E5031C7" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ORANG</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="8"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
@@ -207,95 +209,83 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MURID</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="8"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BARU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="35924D13" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="48A3AB11" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> y</w:t>
+      <w:r w:rsidRPr="00894A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Saya y</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ang</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
@@ -358,51 +348,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bawah</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="7"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ini:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="49E68ADC" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nama</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -491,51 +481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="120"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>……….</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="120"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="2C69F20A" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="120"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NIK</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="120"/>
           <w:sz w:val="22"/>
@@ -620,51 +610,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="125"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="125"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="7777347C" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="120"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Alamat</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
           <w:w w:val="120"/>
@@ -770,51 +760,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="125"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="125"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>…………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="3325647F" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="135"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  ……..</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="135"/>
@@ -831,51 +821,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="135"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="135"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>…………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="3C8D21E5" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nomor</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="115"/>
@@ -956,51 +946,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="120"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="120"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>……………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="0D5A2C28" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Adalah</w:t>
       </w:r>
@@ -1115,51 +1105,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>murid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="575CA577" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nama</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1248,51 +1238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="120"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>……….</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="120"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="1844A325" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Tempat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
@@ -1423,51 +1413,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="125"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="125"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>……………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="1C337EE9" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="120"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Alamat</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
           <w:w w:val="120"/>
@@ -1563,51 +1553,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>……….</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="125"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="125"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>…………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="7E987A85" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="135"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  ……..</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="135"/>
@@ -1624,51 +1614,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="135"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="135"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>…………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="3AA14444" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Menyatakan</w:t>
       </w:r>
@@ -1735,51 +1725,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>bahwa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="57C4B999" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>Bahwa</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
@@ -2008,51 +1998,51 @@
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="14"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>dipertanggungjawabkan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="3110F4B4" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>Alamat yang tercantum pada Kartu Keluarga (KK) adalah alamat yang</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
@@ -2070,51 +2060,51 @@
         <w:t>menggambarkan kondisi sebenarnya domisili/tempat tinggal calon</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>murid</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> saat ini</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="72887A39" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve">Bahwa penetapan titik koordinat tempat domisili Calon </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2357,51 +2347,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>sudah</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>dilakukan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="78C5DEEE" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>Bahwa</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
@@ -2577,51 +2567,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>sesuai</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="18"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>aslinya.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="5A0644F9" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>Bahwa tidak akan melakukan tindakan memaksakan kehendak, suap</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
@@ -2752,51 +2742,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>SPMB</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="15"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>ini.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="3D90EFAE" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>Jika dokumen yang disampaikan ternyata suatu saat terbukti palsu atau</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
@@ -2851,51 +2841,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve">diterimanya anak saya sebagai </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>murid</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> baru</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="7C47BD46" w14:textId="32E43392" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve">Demikian surat pernyataan ini dibuat untuk kepentingan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t>SPMB</w:t>
       </w:r>
@@ -2909,494 +2899,553 @@
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">SMP </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Negeri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00CA566D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CA566D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cisarua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Kab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Bandung Barat </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
         <w:t xml:space="preserve">Tahun Ajaran </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CA566D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2025/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="6735292D" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="846" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="7D79A233" w14:textId="7A6DC909" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8958"/>
         </w:tabs>
         <w:ind w:left="4820"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bandung</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="28"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Barat,</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>2025</w:t>
+      <w:r w:rsidR="00CA566D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:w w:val="115"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="3E506C39" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="4820"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pembuat</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="3"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="115"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pernyataan,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="2E549D8D" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:ind w:left="4820"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7E7E7E"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="7F2CF1B3" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:ind w:left="4820"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7E7E7E"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="7A416B2A" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:ind w:left="4820"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7E7E7E"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="3AB9364D" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:ind w:left="4820"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7E7E7E"/>
         </w:rPr>
         <w:t>Materai</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7E7E7E"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7E7E7E"/>
         </w:rPr>
         <w:t>Rp</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7E7E7E"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="7E7E7E"/>
         </w:rPr>
         <w:t>10.000</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRPr="00894A2C" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="6E64EE2E" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRPr="00894A2C" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="4820"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="31123C1E" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="4820"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D467B8" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="239929D6" w14:textId="77777777" w:rsidR="00FD330A" w:rsidRDefault="00FD330A" w:rsidP="00FD330A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="4820"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="135"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894A2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="135"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6F9E" w:rsidRDefault="00D467B8" w:rsidP="00D467B8">
+    <w:p w14:paraId="3B5D1BA7" w14:textId="64ADE724" w:rsidR="00B453FA" w:rsidRDefault="00FD330A" w:rsidP="00CA566D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0028523A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*)</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0028523A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>coret</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="0028523A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0028523A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="0028523A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0028523A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>perlu</w:t>
-      </w:r>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA566D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:sectPr w:rsidR="00FC6F9E" w:rsidSect="00D467B8">
-[...1 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:sectPr w:rsidR="00B453FA" w:rsidSect="00CA566D">
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="358CE967" w14:textId="77777777" w:rsidR="001F3302" w:rsidRDefault="001F3302">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0DC7BA99" w14:textId="77777777" w:rsidR="001F3302" w:rsidRDefault="001F3302">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00996DD5" w:rsidRDefault="00D467B8">
+  <w:p w14:paraId="3DE90ED5" w14:textId="77777777" w:rsidR="00BA2133" w:rsidRDefault="001F3302">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0B8A693B" w14:textId="77777777" w:rsidR="001F3302" w:rsidRDefault="001F3302">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="39433FBE" w14:textId="77777777" w:rsidR="001F3302" w:rsidRDefault="001F3302">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="6C8B683A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEAC883E"/>
     <w:lvl w:ilvl="0" w:tplc="4BD81256">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="846" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria" w:hint="default"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="159"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -3502,87 +3551,99 @@
     <w:lvl w:ilvl="8" w:tplc="4D32E2B0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7366" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D467B8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC6F9E"/>
+    <w:rsidRoot w:val="00FD330A"/>
+    <w:rsid w:val="001F3302"/>
+    <w:rsid w:val="00B453FA"/>
+    <w:rsid w:val="00CA566D"/>
+    <w:rsid w:val="00FC056E"/>
+    <w:rsid w:val="00FD330A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1235020B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{755D320F-4078-4839-B2BB-E52FA3BC934D}"/>
+  <w15:docId w15:val="{F3F0C850-7084-4E0B-A718-177AFA371762}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3935,284 +3996,318 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D467B8"/>
+    <w:rsid w:val="00FD330A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:lang w:val="id"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00D467B8"/>
+    <w:rsid w:val="00FD330A"/>
     <w:pPr>
       <w:ind w:left="706"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00D467B8"/>
+    <w:rsid w:val="00FD330A"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="id"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00D467B8"/>
+    <w:rsid w:val="00FD330A"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00D467B8"/>
+    <w:rsid w:val="00FD330A"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="id"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00D467B8"/>
+    <w:rsid w:val="00FD330A"/>
     <w:pPr>
       <w:spacing w:before="122"/>
       <w:ind w:left="1556" w:hanging="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4325,53 +4420,53 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>272</Words>
-  <Characters>1553</Characters>
+  <Characters>1552</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1822</CharactersWithSpaces>
+  <CharactersWithSpaces>1821</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>FIRMAN FATHUR</dc:creator>
+  <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>